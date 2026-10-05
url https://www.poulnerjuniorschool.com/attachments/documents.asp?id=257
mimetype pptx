--- v0 (2026-08-16)
+++ v1 (2026-10-05)
@@ -1,1164 +1,1070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</workbook>
+<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
+  <p:sldMasterIdLst>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+  </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId47"/>
+  </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId48"/>
+  </p:handoutMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="262" r:id="rId5"/>
+    <p:sldId id="261" r:id="rId6"/>
+    <p:sldId id="263" r:id="rId7"/>
+    <p:sldId id="264" r:id="rId8"/>
+    <p:sldId id="266" r:id="rId9"/>
+    <p:sldId id="272" r:id="rId10"/>
+    <p:sldId id="271" r:id="rId11"/>
+    <p:sldId id="260" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="269" r:id="rId14"/>
+    <p:sldId id="301" r:id="rId15"/>
+    <p:sldId id="281" r:id="rId16"/>
+    <p:sldId id="259" r:id="rId17"/>
+    <p:sldId id="273" r:id="rId18"/>
+    <p:sldId id="302" r:id="rId19"/>
+    <p:sldId id="303" r:id="rId20"/>
+    <p:sldId id="276" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="268" r:id="rId23"/>
+    <p:sldId id="270" r:id="rId24"/>
+    <p:sldId id="283" r:id="rId25"/>
+    <p:sldId id="282" r:id="rId26"/>
+    <p:sldId id="275" r:id="rId27"/>
+    <p:sldId id="277" r:id="rId28"/>
+    <p:sldId id="285" r:id="rId29"/>
+    <p:sldId id="291" r:id="rId30"/>
+    <p:sldId id="286" r:id="rId31"/>
+    <p:sldId id="292" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="293" r:id="rId37"/>
+    <p:sldId id="294" r:id="rId38"/>
+    <p:sldId id="295" r:id="rId39"/>
+    <p:sldId id="296" r:id="rId40"/>
+    <p:sldId id="297" r:id="rId41"/>
+    <p:sldId id="298" r:id="rId42"/>
+    <p:sldId id="299" r:id="rId43"/>
+    <p:sldId id="280" r:id="rId44"/>
+    <p:sldId id="300" r:id="rId45"/>
+    <p:sldId id="304" r:id="rId46"/>
+  </p:sldIdLst>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6797675" cy="9926638"/>
+  <p:defaultTextStyle>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
+    </a:defPPr>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:presentation>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...187 lines deleted...]
-</sst>
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:clrMru>
+    <a:srgbClr val="FF9933"/>
+    <a:srgbClr val="FF6600"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-</styleSheet>
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+  <p:normalViewPr>
+    <p:restoredLeft sz="14472" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
+        </p:scale>
+        <p:origin x="180" y="192"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="66" d="100"/>
+          <a:sy n="66" d="100"/>
+        </p:scale>
+        <p:origin x="3134" y="72"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
+</p:viewPr>
 </file>
 
-<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+<file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+<file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
+<file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+<file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Users\KSTEELE\Desktop\Stats_MS_v0.1.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///D:\Users\KSTEELE\Desktop\Stats_MS_v0.1.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Students On-Line</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-4AB7-41CF-8E2F-12C15945C448}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-4AB7-41CF-8E2F-12C15945C448}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="20000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-4AB7-41CF-8E2F-12C15945C448}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:spPr>
               <a:pattFill prst="pct75">
                 <a:fgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:fgClr>
                 <a:bgClr>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:bgClr>
               </a:pattFill>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                   <a:prstClr val="black">
                     <a:alpha val="40000"/>
                   </a:prstClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="lt1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="ctr"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="1"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="1"/>
             <c:leaderLines>
               <c:spPr>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:schemeClr val="dk1">
                       <a:lumMod val="50000"/>
                       <a:lumOff val="50000"/>
                     </a:schemeClr>
                   </a:solidFill>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
             </c:leaderLines>
             <c:extLst>
-              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+              </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$L$12:$L$14</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Students on-line</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Yes</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>No</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$M$12:$M$14</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="1">
                   <c:v>273</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>43</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1281-442A-847D-C3535578F214}"/>
+              <c16:uniqueId val="{00000006-4AB7-41CF-8E2F-12C15945C448}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:delete val="1"/>
       </c:legendEntry>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:lumMod val="95000"/>
             <a:alpha val="39000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:gradFill flip="none" rotWithShape="1">
       <a:gsLst>
         <a:gs pos="0">
           <a:schemeClr val="lt1"/>
         </a:gs>
         <a:gs pos="39000">
           <a:schemeClr val="lt1"/>
         </a:gs>
         <a:gs pos="100000">
           <a:schemeClr val="lt1">
             <a:lumMod val="75000"/>
           </a:schemeClr>
         </a:gs>
       </a:gsLst>
       <a:path path="circle">
         <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
       </a:path>
       <a:tileRect/>
     </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="25000"/>
           <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-[...346 lines deleted...]
-<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="35000"/>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Students playing / using</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  <a:lumOff val="35000"/>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:view3D>
-      <c:rotX val="15"/>
-[...2 lines deleted...]
-      <c:rAngAx val="1"/>
+      <c:rotX val="0"/>
+      <c:rotY val="0"/>
+      <c:depthPercent val="60"/>
+      <c:rAngAx val="0"/>
+      <c:perspective val="100"/>
     </c:view3D>
     <c:floor>
       <c:thickness val="0"/>
       <c:spPr>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:floor>
     <c:sideWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:sideWall>
     <c:backWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -1166,57 +1072,70 @@
         <a:sp3d/>
       </c:spPr>
     </c:backWall>
     <c:plotArea>
       <c:layout/>
       <c:bar3DChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$D$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 3 B</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent1"/>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1278,77 +1197,90 @@
                   <c:v>12.307692307692308</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>30.76923076923077</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21.53846153846154</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>18.461538461538463</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>30.76923076923077</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>24.615384615384617</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>18.461538461538463</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000000-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$E$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 3 G</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent2"/>
+              <a:schemeClr val="accent2">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1410,77 +1342,90 @@
                   <c:v>10.363636363636363</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>24.181818181818183</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>6.9090909090909092</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>13.818181818181818</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>27.636363636363637</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>13.818181818181818</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>17.272727272727273</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000001-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$F$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 4 B</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent3"/>
+              <a:schemeClr val="accent3">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1542,77 +1487,90 @@
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>11</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>12</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000002-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$G$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 4 G</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent4"/>
+              <a:schemeClr val="accent4">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent4">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent4">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1674,77 +1632,90 @@
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000003-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$H$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 5</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent5"/>
+              <a:schemeClr val="accent5">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1806,77 +1777,90 @@
                   <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>35</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>24</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>45</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000004-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$I$20</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Year 6</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent6">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$C$21:$C$34</c:f>
               <c:strCache>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
                   <c:v>Roblox</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Fortnite</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Battle Royale</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Youtube</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Facebook</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>Snap chat</c:v>
                 </c:pt>
@@ -1938,1289 +1922,2538 @@
                   <c:v>25</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>21</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>52</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>22</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-5C16-4C52-9D53-18EE8EFEC171}"/>
+              <c16:uniqueId val="{00000005-4B55-470F-801A-FC387FD26671}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:gapWidth val="150"/>
+        <c:gapWidth val="65"/>
         <c:shape val="box"/>
         <c:axId val="394393760"/>
         <c:axId val="394393432"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="394393760"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="35000"/>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="394393432"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="394393432"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
-                <a:schemeClr val="tx1">
+                <a:schemeClr val="dk1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="35000"/>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="394393760"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  <a:lumOff val="35000"/>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
-    <a:solidFill>
-[...1 lines deleted...]
-    </a:solidFill>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
-        <a:schemeClr val="tx1">
-[...1 lines deleted...]
-          <a:lumOff val="85000"/>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                    <a:lumOff val="35000"/>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>All</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+              <a:t>Time spent on-line/day </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>- All Years</a:t>
+            </a:r>
           </a:p>
         </c:rich>
       </c:tx>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...415 lines deleted...]
-                  <a:lumOff val="35000"/>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
-              <a:ln w="19050">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
-              <a:effectLst/>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-694D-4D59-82F9-176C1E4BC74F}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:ln w="19050">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
-              <a:effectLst/>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-694D-4D59-82F9-176C1E4BC74F}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
-              <a:ln w="19050">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
-              <a:effectLst/>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-694D-4D59-82F9-176C1E4BC74F}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
-              <a:ln w="19050">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:ln>
+                <a:noFill/>
               </a:ln>
-              <a:effectLst/>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
             </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-694D-4D59-82F9-176C1E4BC74F}"/>
+              </c:ext>
+            </c:extLst>
           </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:pattFill prst="pct75">
+                <a:fgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:fgClr>
+                <a:bgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:bgClr>
+              </a:pattFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="50000"/>
+                      <a:lumOff val="50000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$L$36:$L$39</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Time Spent on-line</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Less than 1 hour</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1 - 3 hours</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>more than 3 hours</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$M$36:$M$39</c:f>
               <c:numCache>
                 <c:formatCode>0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="1">
                   <c:v>91.503496503496507</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>136.68531468531469</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>82.35664335664336</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5A08-42BC-8781-C30F48E0D5D7}"/>
+              <c16:uniqueId val="{00000008-694D-4D59-82F9-176C1E4BC74F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
+          <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
-          <c:showPercent val="0"/>
+          <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
-      <c:legendPos val="b"/>
+      <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:delete val="1"/>
       </c:legendEntry>
+      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
-        <a:noFill/>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  <a:lumOff val="35000"/>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
-    <a:solidFill>
-[...1 lines deleted...]
-    </a:solidFill>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
-        <a:schemeClr val="tx1">
-[...1 lines deleted...]
-          <a:lumOff val="85000"/>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
-  <c:printSettings>
-[...3 lines deleted...]
-  </c:printSettings>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How do you feel when online - All Years</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:view3D>
+      <c:rotX val="0"/>
+      <c:rotY val="0"/>
+      <c:depthPercent val="60"/>
+      <c:rAngAx val="0"/>
+      <c:perspective val="100"/>
+    </c:view3D>
+    <c:floor>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:floor>
+    <c:sideWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:sideWall>
+    <c:backWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:backWall>
+    <c:plotArea>
+      <c:layout/>
+      <c:bar3DChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$L$53:$L$57</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Happy</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Excited</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Play with others</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Team</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Other</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$M$53:$M$57</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>192.43356643356643</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>111.67132867132867</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>141.83916083916083</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>128.5944055944056</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>13.44055944055944</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-6005-4045-AAAD-75B8DDEC0324}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="65"/>
+        <c:shape val="box"/>
+        <c:axId val="477273672"/>
+        <c:axId val="477274000"/>
+        <c:axId val="0"/>
+      </c:bar3DChart>
+      <c:catAx>
+        <c:axId val="477273672"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="477274000"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="477274000"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="477273672"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>How do you feel when not online - All Years</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:view3D>
+      <c:rotX val="0"/>
+      <c:rotY val="0"/>
+      <c:depthPercent val="60"/>
+      <c:rAngAx val="0"/>
+      <c:perspective val="100"/>
+    </c:view3D>
+    <c:floor>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:floor>
+    <c:sideWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:sideWall>
+    <c:backWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:backWall>
+    <c:plotArea>
+      <c:layout/>
+      <c:bar3DChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d contourW="9525">
+              <a:contourClr>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:contourClr>
+            </a:sp3d>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$L$60:$L$64</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Angry</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Sad</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Bored</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Upset</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Other</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$M$60:$M$64</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>105.05594405594405</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>93.216783216783213</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>136.67132867132867</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>79.15384615384616</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>23.594405594405593</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-FCED-4FDB-AE13-090E080B9C67}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="65"/>
+        <c:shape val="box"/>
+        <c:axId val="399249440"/>
+        <c:axId val="480479512"/>
+        <c:axId val="0"/>
+      </c:bar3DChart>
+      <c:catAx>
+        <c:axId val="399249440"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="480479512"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="480479512"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="399249440"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-E222-4DE6-A5A5-7976A931DD9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-E222-4DE6-A5A5-7976A931DD9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-E222-4DE6-A5A5-7976A931DD9A}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:pattFill prst="pct75">
+                <a:fgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:fgClr>
+                <a:bgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:bgClr>
+              </a:pattFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="50000"/>
+                      <a:lumOff val="50000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$L$79:$L$81</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Yes </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>No </c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Sometimes</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$M$79:$M$81</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>171.58741258741259</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>76.36363636363636</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>55.685314685314687</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-E222-4DE6-A5A5-7976A931DD9A}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-EDCC-4951-9A1D-1E58A9FCF813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-EDCC-4951-9A1D-1E58A9FCF813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="20000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-EDCC-4951-9A1D-1E58A9FCF813}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:pattFill prst="pct75">
+                <a:fgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:fgClr>
+                <a:bgClr>
+                  <a:schemeClr val="dk1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:bgClr>
+              </a:pattFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="lt1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1">
+                      <a:lumMod val="50000"/>
+                      <a:lumOff val="50000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:layout/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Sheet1!$L$84:$L$86</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Yes</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>No</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Sometimes</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!$M$84:$M$86</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>73.069930069930066</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>155.5804195804196</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>70.986013986013987</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-EDCC-4951-9A1D-1E58A9FCF813}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="ctr"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:lumMod val="95000"/>
+            <a:alpha val="39000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1197" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:gradFill flip="none" rotWithShape="1">
+      <a:gsLst>
+        <a:gs pos="0">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="39000">
+          <a:schemeClr val="lt1"/>
+        </a:gs>
+        <a:gs pos="100000">
+          <a:schemeClr val="lt1">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:gs>
+      </a:gsLst>
+      <a:path path="circle">
+        <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+      </a:path>
+      <a:tileRect/>
+    </a:gradFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="25000"/>
+          <a:lumOff val="75000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/colors5.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/charts/colors6.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors7.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" b="1" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200" cap="all" baseline="0"/>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
   </cs:categoryAxis>
   <cs:chartArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:gradFill flip="none" rotWithShape="1">
         <a:gsLst>
           <a:gs pos="0">
             <a:schemeClr val="lt1"/>
           </a:gs>
           <a:gs pos="39000">
             <a:schemeClr val="lt1"/>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="lt1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
         </a:path>
         <a:tileRect/>
       </a:gradFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:pattFill prst="pct75">
         <a:fgClr>
           <a:schemeClr val="dk1">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:fgClr>
         <a:bgClr>
           <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:bgClr>
       </a:pattFill>
       <a:effectLst>
         <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
           <a:prstClr val="black">
             <a:alpha val="40000"/>
           </a:prstClr>
         </a:outerShdw>
       </a:effectLst>
     </cs:spPr>
-    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:pattFill prst="pct75">
         <a:fgClr>
           <a:schemeClr val="dk1">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:fgClr>
         <a:bgClr>
           <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:bgClr>
       </a:pattFill>
       <a:effectLst>
         <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
           <a:prstClr val="black">
             <a:alpha val="40000"/>
           </a:prstClr>
         </a:outerShdw>
       </a:effectLst>
     </cs:spPr>
-    <cs:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="phClr"/>
       </a:solidFill>
       <a:effectLst>
         <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
           <a:prstClr val="black">
             <a:alpha val="20000"/>
           </a:prstClr>
         </a:outerShdw>
       </a:effectLst>
     </cs:spPr>
@@ -3301,51 +4534,51 @@
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="50000"/>
           <a:lumOff val="50000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
@@ -3489,2535 +4722,22350 @@
             <a:lumMod val="50000"/>
             <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
           <a:alpha val="39000"/>
         </a:schemeClr>
       </a:solidFill>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:legend>
   <cs:plotArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
   <cs:plotArea3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="75000"/>
             <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="50000"/>
             <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1800" b="1" kern="1200" baseline="0"/>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln w="9525">
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<file path=ppt/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="288">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
-[...7 lines deleted...]
-    </cs:fontRef>
     <cs:spPr>
-      <a:solidFill>
-[...2 lines deleted...]
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
+      <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="dk1">
-[...2 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
-        <a:schemeClr val="lt1"/>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
       </a:solidFill>
-      <a:ln>
-[...6 lines deleted...]
-      </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
-    <cs:effectRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="28575" cap="rnd">
+      <a:ln w="31750" cap="rnd">
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
-    <cs:lnRef idx="0">
-[...2 lines deleted...]
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525">
-[...3 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
     </cs:spPr>
   </cs:dataPointMarker>
-  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
-          <a:lumMod val="75000"/>
-          <a:lumOff val="25000"/>
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
         </a:schemeClr>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
   <cs:dropLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:dropLine>
   <cs:errorBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-[...2 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:sp3d/>
     </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="5000"/>
             <a:lumOff val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="50000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:legend>
-  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
-  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:prstDash val="sysDot"/>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...4 lines deleted...]
-    </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<file path=ppt/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
-[...7 lines deleted...]
-    </cs:fontRef>
     <cs:spPr>
-      <a:solidFill>
-[...2 lines deleted...]
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...2 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="lt1"/>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="dk1">
-[...2 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:solidFill>
-[...3 lines deleted...]
-        <a:solidFill>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
           <a:schemeClr val="dk1">
-            <a:lumMod val="25000"/>
-            <a:lumOff val="75000"/>
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
           </a:schemeClr>
-        </a:solidFill>
-      </a:ln>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
     <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="28575" cap="rnd">
+      <a:ln w="31750" cap="rnd">
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
-    <cs:lnRef idx="0">
-[...2 lines deleted...]
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525">
-[...3 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
     </cs:spPr>
   </cs:dataPointMarker>
-  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
-          <a:lumMod val="75000"/>
-          <a:lumOff val="25000"/>
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
         </a:schemeClr>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
   <cs:dropLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:dropLine>
   <cs:errorBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...4 lines deleted...]
-    </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...6 lines deleted...]
-        <a:round/>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="50000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:legend>
-  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
-  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:prstDash val="sysDot"/>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...4 lines deleted...]
-    </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<file path=ppt/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="288">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
-[...7 lines deleted...]
-    </cs:fontRef>
     <cs:spPr>
-      <a:solidFill>
-[...2 lines deleted...]
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
+      <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="dk1">
-[...2 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
-        <a:schemeClr val="lt1"/>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
       </a:solidFill>
-      <a:ln>
-[...6 lines deleted...]
-      </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
-    <cs:effectRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="28575" cap="rnd">
+      <a:ln w="31750" cap="rnd">
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
-    <cs:lnRef idx="0">
-[...2 lines deleted...]
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525">
-[...3 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
     </cs:spPr>
   </cs:dataPointMarker>
-  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
-    <cs:fillRef idx="1"/>
+    <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
-          <a:lumMod val="75000"/>
-          <a:lumOff val="25000"/>
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
         </a:schemeClr>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
   <cs:dropLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:dropLine>
   <cs:errorBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-[...2 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:sp3d/>
     </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="5000"/>
             <a:lumOff val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="50000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:legend>
-  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
-  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:prstDash val="sysDot"/>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
-    <cs:spPr>
-[...4 lines deleted...]
-    </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style5.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="251">
+<file path=ppt/charts/style5.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="288">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1000" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
   </cs:categoryAxis>
-  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+  <cs:chartArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:solidFill>
-[...1 lines deleted...]
-      </a:solidFill>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:chartArea>
   <cs:dataLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
+      <a:schemeClr val="dk1">
         <a:lumMod val="75000"/>
         <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataLabel>
   <cs:dataLabelCallout>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="dk1">
-[...2 lines deleted...]
-      </a:schemeClr>
+      <a:schemeClr val="lt1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
-        <a:schemeClr val="lt1"/>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+          <a:alpha val="75000"/>
+        </a:schemeClr>
       </a:solidFill>
-      <a:ln>
-[...6 lines deleted...]
-      </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="19050">
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
         </a:solidFill>
+        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
-    <cs:lnRef idx="0"/>
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
-    <cs:effectRef idx="0"/>
+    <cs:effectRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:effectRef>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="25400">
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="phClr">
+            <a:lumMod val="75000"/>
+          </a:schemeClr>
         </a:solidFill>
+        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="28575" cap="rnd">
+      <a:ln w="31750" cap="rnd">
         <a:solidFill>
-          <a:schemeClr val="phClr"/>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointLine>
   <cs:dataPointMarker>
-    <cs:lnRef idx="0">
-[...2 lines deleted...]
-    <cs:fillRef idx="1">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525">
-[...3 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
     </cs:spPr>
   </cs:dataPointMarker>
-  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
   <cs:dataPointWireframe>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:dataPointWireframe>
   <cs:dataTable>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="85000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:dataTable>
   <cs:downBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="dk1">
-          <a:lumMod val="75000"/>
-          <a:lumOff val="25000"/>
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
         </a:schemeClr>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:downBar>
   <cs:dropLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="35000"/>
             <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:dropLine>
   <cs:errorBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:errorBar>
   <cs:floor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
-[...2 lines deleted...]
-      </a:ln>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:sp3d/>
     </cs:spPr>
   </cs:floor>
   <cs:gridlineMajor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMajor>
   <cs:gridlineMinor>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="5000"/>
             <a:lumOff val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:gridlineMinor>
   <cs:hiLoLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="50000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
+        <a:prstDash val="dash"/>
       </a:ln>
     </cs:spPr>
   </cs:hiLoLine>
   <cs:leaderLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:leaderLine>
   <cs:legend>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:legend>
-  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea>
-  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+  <cs:plotArea3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:plotArea3D>
   <cs:seriesAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:seriesAxis>
   <cs:seriesLine>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
-[...1 lines deleted...]
-            <a:lumOff val="65000"/>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:seriesLine>
   <cs:title>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
   </cs:title>
   <cs:trendline>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:prstDash val="sysDot"/>
       </a:ln>
     </cs:spPr>
   </cs:trendline>
   <cs:trendlineLabel>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:trendlineLabel>
   <cs:upBar>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="lt1"/>
       </a:solidFill>
-      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:ln w="9525">
         <a:solidFill>
-          <a:schemeClr val="tx1">
+          <a:schemeClr val="dk1">
             <a:lumMod val="65000"/>
             <a:lumOff val="35000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:round/>
       </a:ln>
     </cs:spPr>
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1">
-[...1 lines deleted...]
-        <a:lumOff val="35000"/>
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
       </a:schemeClr>
     </cs:fontRef>
-    <cs:defRPr sz="900" kern="1200"/>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
-      <a:schemeClr val="tx1"/>
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style6.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
-      <a:noFill/>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
+<file path=ppt/charts/style7.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="253">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" b="1" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200" cap="all" baseline="0"/>
+  </cs:categoryAxis>
+  <cs:chartArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:gradFill flip="none" rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="39000">
+            <a:schemeClr val="lt1"/>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="lt1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:path path="circle">
+          <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+        </a:path>
+        <a:tileRect/>
+      </a:gradFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="lt1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:pattFill prst="pct75">
+        <a:fgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:fgClr>
+        <a:bgClr>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:bgClr>
+      </a:pattFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="40000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+    <cs:defRPr sz="1330" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:effectLst>
+        <a:outerShdw blurRad="254000" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+          <a:prstClr val="black">
+            <a:alpha val="20000"/>
+          </a:prstClr>
+        </a:outerShdw>
+      </a:effectLst>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:alpha val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:alpha val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="6"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="50000"/>
+          <a:lumOff val="50000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="100000">
+              <a:schemeClr val="dk1">
+                <a:lumMod val="95000"/>
+                <a:lumOff val="5000"/>
+                <a:alpha val="42000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="0">
+              <a:schemeClr val="lt1">
+                <a:lumMod val="75000"/>
+                <a:alpha val="36000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:prstDash val="dash"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1">
+          <a:lumMod val="95000"/>
+          <a:alpha val="39000"/>
+        </a:schemeClr>
+      </a:solidFill>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="2200" b="1" kern="1200" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1197" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+  </cs:wall>
+</cs:chartStyle>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-        <xdr:cNvPr id="4" name="Chart 3">
+<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EEFB944C-EEC8-43B2-8143-1EAAD65BE0EF}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The childhood that children have today is not the childhood that we or our elders experienced.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4309C324-C474-4EF0-8034-7897FE559897}" type="parTrans" cxnId="{838C4DBE-B9D7-401C-89D0-F549FA1B0A53}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{39ED8F08-3B59-4F05-853D-81838CB965AB}" type="sibTrans" cxnId="{838C4DBE-B9D7-401C-89D0-F549FA1B0A53}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{37A34BC9-FB14-40A1-8877-1D2D4D16E6CE}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Children are exposed to far more information from a wider range of sources than ever before.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8A26A069-48D8-4156-8867-C161D91DFEA5}" type="parTrans" cxnId="{6FCE20E7-7B50-4B57-B705-B4456ED132C2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E027792F-915B-4CFB-8B55-FD8F7DF56F20}" type="sibTrans" cxnId="{6FCE20E7-7B50-4B57-B705-B4456ED132C2}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{ADAD0747-FDFB-415F-8E24-E94711F18E1C}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The threats to our children’s safety are greater through screen than we ever experienced through potential ‘stranger danger’.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3C9C5E1A-44FC-49A4-A52B-E5034E86269D}" type="parTrans" cxnId="{873A02D2-516D-4734-8FD2-C79A724DB44E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9744D49B-84F8-4635-8617-61B5FEBD8297}" type="sibTrans" cxnId="{873A02D2-516D-4734-8FD2-C79A724DB44E}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{62FDC80E-86AD-4B72-A5D4-EB8871439C5F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The pressures of modern day life have shown a marked increase in the numbers of children with mental health issues and concerns from low level through to extreme cases.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A9C4F2FB-93BE-436B-A85B-DCBB876AFC76}" type="parTrans" cxnId="{939F9DF9-CD94-4819-935B-ECE74BB37098}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6E58FBA2-E2AC-4FFF-9A4B-F36A62E46D1F}" type="sibTrans" cxnId="{939F9DF9-CD94-4819-935B-ECE74BB37098}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{71F2B9B1-1F66-4017-BF21-4B9598956BAA}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Children are smarter and more intuitive with technology than we are- they are one step ahead of their parents.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7493EE40-4B4E-4137-BA06-6E06617AF845}" type="parTrans" cxnId="{E9F207A4-2572-47AE-A0B9-7A6570D9491B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{249182E6-1EA9-41FE-84A7-80073571AD62}" type="sibTrans" cxnId="{E9F207A4-2572-47AE-A0B9-7A6570D9491B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0339F004-B043-4285-B47C-807371408396}" type="pres">
+      <dgm:prSet presAssocID="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" presName="diagram" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6FF39AE1-CA33-4280-925B-BB11818D15BA}" type="pres">
+      <dgm:prSet presAssocID="{EEFB944C-EEC8-43B2-8143-1EAAD65BE0EF}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5" custScaleX="148657">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F49FB30E-FB93-4AAE-9D43-8ACEF076F48A}" type="pres">
+      <dgm:prSet presAssocID="{39ED8F08-3B59-4F05-853D-81838CB965AB}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{78EDF038-24E0-4007-9CA2-FB5933CB098E}" type="pres">
+      <dgm:prSet presAssocID="{37A34BC9-FB14-40A1-8877-1D2D4D16E6CE}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5" custScaleX="180791">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{227402B7-188F-413F-8FB8-8719D51C6E8E}" type="pres">
+      <dgm:prSet presAssocID="{E027792F-915B-4CFB-8B55-FD8F7DF56F20}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{DC5D3916-A71D-4C04-8B8E-AFF1B0ECA4FB}" type="pres">
+      <dgm:prSet presAssocID="{ADAD0747-FDFB-415F-8E24-E94711F18E1C}" presName="node" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BEEF4710-D5EB-4F3A-AA0C-DEB8712561F9}" type="pres">
+      <dgm:prSet presAssocID="{9744D49B-84F8-4635-8617-61B5FEBD8297}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E7CBA79F-F0F7-4C78-AE34-A662AC8083C0}" type="pres">
+      <dgm:prSet presAssocID="{62FDC80E-86AD-4B72-A5D4-EB8871439C5F}" presName="node" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{91824621-5575-4073-8636-02C09BB46FC0}" type="pres">
+      <dgm:prSet presAssocID="{6E58FBA2-E2AC-4FFF-9A4B-F36A62E46D1F}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{23738E38-A046-42DC-AD44-62C6525F4FC5}" type="pres">
+      <dgm:prSet presAssocID="{71F2B9B1-1F66-4017-BF21-4B9598956BAA}" presName="node" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{5306D753-0B22-4F8F-B55E-26C158DBC63D}" type="presOf" srcId="{37A34BC9-FB14-40A1-8877-1D2D4D16E6CE}" destId="{78EDF038-24E0-4007-9CA2-FB5933CB098E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{873A02D2-516D-4734-8FD2-C79A724DB44E}" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{ADAD0747-FDFB-415F-8E24-E94711F18E1C}" srcOrd="2" destOrd="0" parTransId="{3C9C5E1A-44FC-49A4-A52B-E5034E86269D}" sibTransId="{9744D49B-84F8-4635-8617-61B5FEBD8297}"/>
+    <dgm:cxn modelId="{F2F76F6D-33B5-47B6-A94E-3C4378BDADA5}" type="presOf" srcId="{71F2B9B1-1F66-4017-BF21-4B9598956BAA}" destId="{23738E38-A046-42DC-AD44-62C6525F4FC5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{DAF9B60B-EDDF-4FAB-8B76-7CCDBFEF465C}" type="presOf" srcId="{62FDC80E-86AD-4B72-A5D4-EB8871439C5F}" destId="{E7CBA79F-F0F7-4C78-AE34-A662AC8083C0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{6FCE20E7-7B50-4B57-B705-B4456ED132C2}" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{37A34BC9-FB14-40A1-8877-1D2D4D16E6CE}" srcOrd="1" destOrd="0" parTransId="{8A26A069-48D8-4156-8867-C161D91DFEA5}" sibTransId="{E027792F-915B-4CFB-8B55-FD8F7DF56F20}"/>
+    <dgm:cxn modelId="{838C4DBE-B9D7-401C-89D0-F549FA1B0A53}" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{EEFB944C-EEC8-43B2-8143-1EAAD65BE0EF}" srcOrd="0" destOrd="0" parTransId="{4309C324-C474-4EF0-8034-7897FE559897}" sibTransId="{39ED8F08-3B59-4F05-853D-81838CB965AB}"/>
+    <dgm:cxn modelId="{C80C1168-32B5-433B-89A1-73C69EDFB432}" type="presOf" srcId="{ADAD0747-FDFB-415F-8E24-E94711F18E1C}" destId="{DC5D3916-A71D-4C04-8B8E-AFF1B0ECA4FB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{66050233-7838-42A6-9BC0-B73AAEE3508D}" type="presOf" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{0339F004-B043-4285-B47C-807371408396}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{E9F207A4-2572-47AE-A0B9-7A6570D9491B}" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{71F2B9B1-1F66-4017-BF21-4B9598956BAA}" srcOrd="4" destOrd="0" parTransId="{7493EE40-4B4E-4137-BA06-6E06617AF845}" sibTransId="{249182E6-1EA9-41FE-84A7-80073571AD62}"/>
+    <dgm:cxn modelId="{B243FEE8-523E-44DB-9D50-4D55BB24FCC4}" type="presOf" srcId="{EEFB944C-EEC8-43B2-8143-1EAAD65BE0EF}" destId="{6FF39AE1-CA33-4280-925B-BB11818D15BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{939F9DF9-CD94-4819-935B-ECE74BB37098}" srcId="{DBC21321-B6CB-4B75-8968-5FF956CF024C}" destId="{62FDC80E-86AD-4B72-A5D4-EB8871439C5F}" srcOrd="3" destOrd="0" parTransId="{A9C4F2FB-93BE-436B-A85B-DCBB876AFC76}" sibTransId="{6E58FBA2-E2AC-4FFF-9A4B-F36A62E46D1F}"/>
+    <dgm:cxn modelId="{90812A89-DB79-41B7-93F7-8D2B6C4AB082}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{6FF39AE1-CA33-4280-925B-BB11818D15BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{03D5F3F9-6DF4-4653-886A-3FE055D90B75}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{F49FB30E-FB93-4AAE-9D43-8ACEF076F48A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{BFF796D4-6934-4354-B97F-2B656D42A2AA}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{78EDF038-24E0-4007-9CA2-FB5933CB098E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{802444B8-5D37-46E8-A321-C6D8E62C559C}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{227402B7-188F-413F-8FB8-8719D51C6E8E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{063B44A6-4859-4711-B6B2-B27E8E9393C4}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{DC5D3916-A71D-4C04-8B8E-AFF1B0ECA4FB}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{C582DFE5-2B99-444C-8EF9-676842DA678C}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{BEEF4710-D5EB-4F3A-AA0C-DEB8712561F9}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{5BCDBDF6-A166-4481-9A45-C098A3B049A0}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{E7CBA79F-F0F7-4C78-AE34-A662AC8083C0}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{FE5187F2-4D10-44D6-AEDF-2534BA055C86}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{91824621-5575-4073-8636-02C09BB46FC0}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{EB8B8D8D-1B4E-4243-978B-E4CFCBF17DD5}" type="presParOf" srcId="{0339F004-B043-4285-B47C-807371408396}" destId="{23738E38-A046-42DC-AD44-62C6525F4FC5}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{6FF39AE1-CA33-4280-925B-BB11818D15BA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2886" y="503351"/>
+          <a:ext cx="4584849" cy="1850508"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="64770" tIns="64770" rIns="64770" bIns="64770" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="755650">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1700" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The childhood that children have today is not the childhood that we or our elders experienced.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1700" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2886" y="503351"/>
+        <a:ext cx="4584849" cy="1850508"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{78EDF038-24E0-4007-9CA2-FB5933CB098E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4896153" y="503351"/>
+          <a:ext cx="5575920" cy="1850508"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="64770" tIns="64770" rIns="64770" bIns="64770" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="755650">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1700" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Children are exposed to far more information from a wider range of sources than ever before.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1700" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="4896153" y="503351"/>
+        <a:ext cx="5575920" cy="1850508"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{DC5D3916-A71D-4C04-8B8E-AFF1B0ECA4FB}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="302791" y="2662277"/>
+          <a:ext cx="3084180" cy="1850508"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="64770" tIns="64770" rIns="64770" bIns="64770" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="755650">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1700" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The threats to our children’s safety are greater through screen than we ever experienced through potential ‘stranger danger’.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1700" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="302791" y="2662277"/>
+        <a:ext cx="3084180" cy="1850508"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{E7CBA79F-F0F7-4C78-AE34-A662AC8083C0}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3695389" y="2662277"/>
+          <a:ext cx="3084180" cy="1850508"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="64770" tIns="64770" rIns="64770" bIns="64770" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="755650">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1700" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The pressures of modern day life have shown a marked increase in the numbers of children with mental health issues and concerns from low level through to extreme cases.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1700" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3695389" y="2662277"/>
+        <a:ext cx="3084180" cy="1850508"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{23738E38-A046-42DC-AD44-62C6525F4FC5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="7087988" y="2662277"/>
+          <a:ext cx="3084180" cy="1850508"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="64770" tIns="64770" rIns="64770" bIns="64770" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="755650">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1700" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Children are smarter and more intuitive with technology than we are- they are one step ahead of their parents.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1700" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="7087988" y="2662277"/>
+        <a:ext cx="3084180" cy="1850508"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/default">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="400"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="4">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="5">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="6" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="10" srcId="0" destId="5" srcOrd="4" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+        <dgm:pt modelId="5"/>
+        <dgm:pt modelId="6"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="7" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="10" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="11" srcId="0" destId="5" srcOrd="4" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="0" destId="6" srcOrd="5" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="diagram">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="tL"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="contDir" val="sameDir"/>
+          <dgm:param type="off" val="ctr"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="snake">
+          <dgm:param type="grDir" val="tR"/>
+          <dgm:param type="flowDir" val="row"/>
+          <dgm:param type="contDir" val="sameDir"/>
+          <dgm:param type="off" val="ctr"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="node" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="node" refType="w" refFor="ch" refForName="node" fact="0.6"/>
+      <dgm:constr type="w" for="ch" forName="sibTrans" refType="w" refFor="ch" refForName="node" fact="0.1"/>
+      <dgm:constr type="sp" refType="w" refFor="ch" refForName="sibTrans"/>
+      <dgm:constr type="primFontSz" for="ch" forName="node" op="equ" val="65"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name3" axis="ch" ptType="node">
+      <dgm:layoutNode name="node">
+        <dgm:varLst>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="desOrSelf" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sibTrans">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2945659" cy="498056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850443" y="0"/>
+            <a:ext cx="2945659" cy="498056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{34A3BCD7-7842-4DA2-A693-74C46357011C}" type="datetimeFigureOut">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>16/11/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9428584"/>
+            <a:ext cx="2945659" cy="498055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850443" y="9428584"/>
+            <a:ext cx="2945659" cy="498055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5DC4D129-69B0-42A1-93CE-A18DA463FDC1}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793979026"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+</p:handoutMaster>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2945659" cy="498056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850443" y="0"/>
+            <a:ext cx="2945659" cy="498056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{290BE315-947C-4CE2-84C2-EAD1D2672E81}" type="datetimeFigureOut">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>16/11/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="422275" y="1241425"/>
+            <a:ext cx="5953125" cy="3349625"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="679768" y="4777194"/>
+            <a:ext cx="5438140" cy="3908614"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9428584"/>
+            <a:ext cx="2945659" cy="498055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3850443" y="9428584"/>
+            <a:ext cx="2945659" cy="498055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1691248896"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3455789987"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>So</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> that was some of the statistics- but this is the reality of what we see day in, day out. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="363109848"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>We are seeing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> anxieties from both parents and children</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1261285946"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>What do you think they said? Higher or lower than national published</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> figures?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2913883324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Welcome guests,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> Barbara, Abi, Mary, PCSO Alex Baldwin, Claire Adams DHT DSL at Ringwood</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1395137861"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>One</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> of the hardest elements as a parent is that we often gain our parenting skills from our parents, but we don’t have that luxury when it comes to this.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2336844912"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Not just doom and gloom- the answer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> is not to ban it all- group activity- what are the benefits of social media and the internet/Www?  Gather ideas &amp; share on whiteboard</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="366262202"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>So what is the current climate- on</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> average how much are children accessing IT and at what age?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1202169383"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Surprising??? Shocking?  So what does the older ages look like?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3950779459"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Gaming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> time per week</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2847089925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>I don’t believe that any parent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="0" dirty="0" smtClean="0"/>
+              <a:t> would openly allow their child to be at an increased risk to any of these, but looking at the statistics- we do!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="574404483"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F01F2DF8-715E-4F38-BFC8-488B2CAFC335}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1357267168"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="1803405"/>
+            <a:ext cx="9448800" cy="1825096"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3632201"/>
+            <a:ext cx="9448800" cy="685800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7909561" y="4314328"/>
+            <a:ext cx="2910840" cy="374642"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="4323845"/>
+            <a:ext cx="6400800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8077200" y="1430866"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Panoramic Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685777" y="4697360"/>
+            <a:ext cx="10822034" cy="819355"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="681727" y="941439"/>
+            <a:ext cx="10821840" cy="3478161"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="5516715"/>
+            <a:ext cx="10820400" cy="701969"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1">
+  <p:cSld name="Title and Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="753532"/>
+            <a:ext cx="10820400" cy="2802467"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024467" y="3649133"/>
+            <a:ext cx="10130516" cy="999067"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7814452" y="381000"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="379941"/>
+            <a:ext cx="6991492" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10862452" y="381000"/>
+            <a:ext cx="643748" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1">
+  <p:cSld name="Quote with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024467" y="753533"/>
+            <a:ext cx="10151533" cy="2604495"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1303865" y="3365556"/>
+            <a:ext cx="9592736" cy="444443"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024467" y="3959862"/>
+            <a:ext cx="10151533" cy="679871"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7814452" y="381000"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="379941"/>
+            <a:ext cx="6991492" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10862452" y="381000"/>
+            <a:ext cx="643748" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="476250" y="933450"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10984230" y="2701290"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" cap="all">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst>
+                  <a:glow rad="38100">
+                    <a:schemeClr val="bg1">
+                      <a:lumMod val="65000"/>
+                      <a:lumOff val="35000"/>
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:glow>
+                  <a:outerShdw blurRad="28575" dist="38100" dir="14040000" algn="tl" rotWithShape="0">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="25000"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" algn="r"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1">
+  <p:cSld name="Name Card">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024495" y="1124701"/>
+            <a:ext cx="10146186" cy="2511835"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024467" y="3648315"/>
+            <a:ext cx="10144654" cy="999885"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7814452" y="378883"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="378883"/>
+            <a:ext cx="6991492" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10862452" y="381000"/>
+            <a:ext cx="643748" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="3 Column">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="761999"/>
+            <a:ext cx="8610599" cy="1303867"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2202080"/>
+            <a:ext cx="3456432" cy="617320"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685799" y="2904565"/>
+            <a:ext cx="3456432" cy="3314132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4368800" y="2201333"/>
+            <a:ext cx="3456432" cy="626534"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4366858" y="2904067"/>
+            <a:ext cx="3456432" cy="3314618"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8051800" y="2192866"/>
+            <a:ext cx="3456432" cy="626534"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8051801" y="2904565"/>
+            <a:ext cx="3456432" cy="3314132"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="3 Picture Column">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="762000"/>
+            <a:ext cx="8610599" cy="1295400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="688618" y="4191000"/>
+            <a:ext cx="3451582" cy="682765"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="688618" y="2362200"/>
+            <a:ext cx="3451582" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="688618" y="4873764"/>
+            <a:ext cx="3451582" cy="1344921"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4374263" y="4191000"/>
+            <a:ext cx="3448935" cy="682765"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4374263" y="2362200"/>
+            <a:ext cx="3448936" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4374264" y="4873763"/>
+            <a:ext cx="3448935" cy="1344921"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8049731" y="4191000"/>
+            <a:ext cx="3456469" cy="682765"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="22"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8049855" y="2362200"/>
+            <a:ext cx="3447878" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="43000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="20"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8049731" y="4873761"/>
+            <a:ext cx="3452445" cy="1344921"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2194559"/>
+            <a:ext cx="10820400" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9448800" y="745066"/>
+            <a:ext cx="2057400" cy="3903133"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024466" y="745067"/>
+            <a:ext cx="8204201" cy="3903133"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7814452" y="379941"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="381000"/>
+            <a:ext cx="6991492" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10862452" y="381000"/>
+            <a:ext cx="643748" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="secHead" preserve="1">
+  <p:cSld name="Section Header">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="C3-HD-BTM.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4375150"/>
+            <a:ext cx="12192000" cy="2482850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="753533"/>
+            <a:ext cx="10820399" cy="2801935"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="4000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1024467" y="3641725"/>
+            <a:ext cx="10490200" cy="955675"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+              <a:defRPr sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7814452" y="381000"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="381001"/>
+            <a:ext cx="6991492" cy="364065"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10862452" y="381000"/>
+            <a:ext cx="643748" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2194559"/>
+            <a:ext cx="5334000" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2194559"/>
+            <a:ext cx="5334000" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="762000"/>
+            <a:ext cx="8610600" cy="1295400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914409" y="2183802"/>
+            <a:ext cx="5079991" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3132666"/>
+            <a:ext cx="5311775" cy="3086019"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="2183802"/>
+            <a:ext cx="5105400" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="3132666"/>
+            <a:ext cx="5334000" cy="3086019"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1524000"/>
+            <a:ext cx="4114800" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4995582" y="746759"/>
+            <a:ext cx="6510618" cy="5471925"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3124199"/>
+            <a:ext cx="4114800" cy="3094485"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1524000"/>
+            <a:ext cx="6873240" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7861238" y="751241"/>
+            <a:ext cx="3644962" cy="5467443"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3124199"/>
+            <a:ext cx="6873240" cy="3094485"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="C3-HD-TOP.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId19">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1441450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="764373"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2194560"/>
+            <a:ext cx="10820400" cy="4024125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8595360" y="6356350"/>
+            <a:ext cx="2910840" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{48A87A34-81AB-432B-8DAE-1953F412C126}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>11/16/2018</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="6355845"/>
+            <a:ext cx="7772400" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8763000" y="381000"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{6D22F896-40B5-4ADD-8801-0D06FADFA095}" type="slidenum">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483660" r:id="rId10"/>
+    <p:sldLayoutId id="2147483661" r:id="rId11"/>
+    <p:sldLayoutId id="2147483666" r:id="rId12"/>
+    <p:sldLayoutId id="2147483663" r:id="rId13"/>
+    <p:sldLayoutId id="2147483667" r:id="rId14"/>
+    <p:sldLayoutId id="2147483668" r:id="rId15"/>
+    <p:sldLayoutId id="2147483658" r:id="rId16"/>
+    <p:sldLayoutId id="2147483659" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4000" kern="1200" cap="all" baseline="0">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/mcZm2oJ7DKE" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thinkuknow.co.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalonlinesafety.com/resources/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/j150BqInjnY" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2281645" y="1708153"/>
+            <a:ext cx="9448800" cy="1825096"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Wellbeing </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>in the 21</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0" smtClean="0"/>
+              <a:t>st</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> century</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2281645" y="3750003"/>
+            <a:ext cx="9448800" cy="685800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" i="1" dirty="0" smtClean="0"/>
+              <a:t>It’s not like when we were kids!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Social Media Mix 3D Icons - Mix #2 | All content posted in ..."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9075386" y="452845"/>
+            <a:ext cx="2655059" cy="1991294"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="If It's Hip, It's Here (Archives): You're Never Too Old To ..."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="135154" y="1491399"/>
+            <a:ext cx="2976119" cy="2019300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="324750274"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2146663" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Online time</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="11291" t="14731" r="12874" b="4985"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1236617" y="850701"/>
+            <a:ext cx="10816954" cy="5899618"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2031483281"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The current climate</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1708728"/>
+            <a:ext cx="10820400" cy="4509958"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:t>‘It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:t>is clear that, while the evidence around the impact of social media and internet use is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:t>not yet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0"/>
+              <a:t>conclusive, there are potential negative impacts. These include, but are not limited </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0"/>
+              <a:t>to: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Social isolation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Competitive pressures </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Increased vulnerability</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Increased </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>exposure </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>to abusive content</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Increased </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>likelihood of cyberbullying </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Increased risk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of grooming </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>for exploitation.’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1800" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0" smtClean="0"/>
+              <a:t>Government </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>response to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0" smtClean="0"/>
+              <a:t>the Internet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>Safety Strategy Green </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0" smtClean="0"/>
+              <a:t>Paper, May </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>2018</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1298520384"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2973978" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>NSPCC statistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="22363" t="28296" r="66284" b="53763"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="284877" y="1497556"/>
+            <a:ext cx="2489768" cy="2213125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="50783" t="69511" r="21797" b="6724"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9669928" y="2290618"/>
+            <a:ext cx="2344419" cy="1142972"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="21254" t="29881" r="71114" b="42127"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10155691" y="3710681"/>
+            <a:ext cx="1535998" cy="3168753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="41243" t="27957" r="21186" b="50331"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2679384" y="2839012"/>
+            <a:ext cx="6990544" cy="2272362"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="24422" t="58149" r="51295" b="31414"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="122548" y="5234969"/>
+            <a:ext cx="6000951" cy="1400693"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="22999" t="64215" r="51619" b="26356"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4731596" y="929460"/>
+            <a:ext cx="6513497" cy="1361158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="37465" t="26633" r="53270" b="56501"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2903443" y="1125146"/>
+            <a:ext cx="1488668" cy="1524288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="31422" t="29822" r="62034" b="58803"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8966184" y="5498766"/>
+            <a:ext cx="1407489" cy="1376285"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Picture 11"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="50399" t="62776" r="20877" b="12953"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5865649" y="5783363"/>
+            <a:ext cx="1966787" cy="934849"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4148198236"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4328161" y="209005"/>
+            <a:ext cx="7700554" cy="1267480"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>What Do we see in school?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval Callout 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6627224" y="1245327"/>
+            <a:ext cx="5303520" cy="2499741"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -53345"/>
+              <a:gd name="adj2" fmla="val 41249"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="102326" y="1245327"/>
+            <a:ext cx="5836920" cy="2325187"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 48992"/>
+              <a:gd name="adj2" fmla="val 53735"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Online bullying and friendship issues that get out of hand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval Callout 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="5797732" y="4145662"/>
+            <a:ext cx="6230983" cy="2494624"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -34110"/>
+              <a:gd name="adj2" fmla="val 60405"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval Callout 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="102327" y="3866606"/>
+            <a:ext cx="5597434" cy="2773680"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 52233"/>
+              <a:gd name="adj2" fmla="val 44771"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7550331" y="1558834"/>
+            <a:ext cx="3988526" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Children’s play and creativity is hampered and effected by what they are accessing from social media and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Youtube</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. Limited vocabulary and social skills</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1161506" y="4323805"/>
+            <a:ext cx="3718560" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Children’s interests and activity levels are reduced and their free time is obsessed with online chatrooms and gaming</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6853646" y="4437838"/>
+            <a:ext cx="4039688" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Parents are not sure what their children are doing and are worried about introducing restrictions and are instead accepting that ‘everyone else is doing it, so it’s ok.’</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738190361"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2428875" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Cyberbullying- </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>whose responsibility?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1323975" y="883453"/>
+            <a:ext cx="10820400" cy="4925657"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>                             </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sources</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>In school fall out</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Online fall out linked to chat groups</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Derogatory comments linked to online gaming groups</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Use it as tool to upset others, with no physical presence</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>What to do?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Let school know- we can help with mediation, although if it began online then it is not our responsibility to sort out the problem, but we recognise that we can help the child/ children to resolve conflicts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>If you know the other child’s parents then you may feel it appropriate to contact them and resolve together.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Screen shot/record evidence/abuse if possible</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Remove the technology from your child and talk to them about what has happened and reassure them.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Increase parental checking and monitoring</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0" smtClean="0"/>
+              <a:t>Seek out positive face to face friendship opportunities e.g. a friend for tea/play without technology</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089382603"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3187832" y="275160"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>One of our biggest worries- anxiety</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2772869183"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1010040" y="1399140"/>
+          <a:ext cx="10270836" cy="5066137"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="5135418">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2732491326"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5135418">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3186141961"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="667053">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="3600" dirty="0" smtClean="0"/>
+                        <a:t>Child’s anxiety</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="3600" dirty="0" smtClean="0"/>
+                        <a:t>Parent anxiety</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="332847403"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="763571">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>All my friends are online and I am missing out if I am not on it too</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>My child will feel left out from their friends, I want them to be happy and included</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2487779891"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1065337">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>Gaming- I need to get past this level, if I don’t play everyday then I won’t get my</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> points/ bonus rewards</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I want my child to have the latest gaming and technology, I work long hours and I want to treat my child</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="578993548"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="668107">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I need to have instant response and feedback</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I worry about their reaction and behaviour if I take the technology away</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> from them or limit them</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="34435580"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="835269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I feel more comfortable</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> talking to people online and I prefer to stay in to communicate with my friends and gain experiences</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>They behave better when</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> we are out if I let them take their tablet/phone with them</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2960690338"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1065337">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I have loads</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> of ‘friends’ and followers online and it’s more than the friends I have in school</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>I don’t know who my child has made ‘friends’ with online and I don’t know how much information they know about my child or about my</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="1600" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> family/location</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1418413499"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4026769717"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-500742" y="1241166"/>
+            <a:ext cx="6074228" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Mental health </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>&amp; wellbeing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677091" y="2833875"/>
+            <a:ext cx="8937171" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>Childhood should be the happiest time in a person’s life, yet for thousands of children who develop mental illness in childhood or adolescence, the reality can be very different. One in ten (around 850,000) children and young people have a diagnosable mental health condition. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" i="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0" smtClean="0"/>
+              <a:t>These </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>illnesses can have a devastating impact on their physical health, their relationships and their future prospects. The challenge often extends into a person’s adult life, with half of all mental health conditions beginning before the age of 14. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Childhood is the Greatest of All Life's Seasons » drawings ..."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7410994" y="0"/>
+            <a:ext cx="4636885" cy="3086426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Crisis in mental health services sees vulnerable children ..."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9429554" y="4302034"/>
+            <a:ext cx="2618325" cy="2159726"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="227001850"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2881745" y="530644"/>
+            <a:ext cx="9215582" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Barbara Johnson &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>abbie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> page</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="mcZm2oJ7DKE"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <a:videoFile r:link="rId1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1916723" y="1823672"/>
+            <a:ext cx="8423030" cy="4737954"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1334444809"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>What we see and how we support mental health &amp; anxiety</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Anxiety- low self esteem, attendance slipping, tearful, children not sleeping, change in personality, children not themselves, giving up, lesson refusal, refusals at home, primitive social skills, not eating, controlling behaviours, angry outbursts </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>But aren’t all of these due</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>to their hormones?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Texting My Pancreas: Not So Different."/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4799135" y="3217487"/>
+            <a:ext cx="2857500" cy="2857500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1950644124"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3423139" y="430265"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>What we see and how we support mental health &amp; anxiety</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4122697" y="2039814"/>
+            <a:ext cx="4168449" cy="4477081"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6200" b="1" dirty="0" smtClean="0"/>
+              <a:t>The support we offer?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" u="sng" dirty="0" smtClean="0"/>
+              <a:t>Joined up approach</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Approachable &amp; non-judgemental</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Breakfast and lunch club</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Wake n Shake</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>ELSA- 1:1 and group sessions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Check lists for children and parents</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>PSHE Jigsaw curriculum</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Relax Kids Club</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Accessible support for parents as well as the children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Liaison with ‘We listen Counselling’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Sign post to local community and National bodies for support</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6400" dirty="0" smtClean="0"/>
+              <a:t>Liaison with Children’s Services and other agencies when required</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8405445" y="1829336"/>
+            <a:ext cx="3349869" cy="4581517"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="140677" y="1496441"/>
+            <a:ext cx="3771900" cy="3390333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>How do children come to our attention?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Parent concerns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Family changes- separation, move of house, bereavement,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>siblings, illness, domestic abuse, parent mental health, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Behaviour changes noted by an adult</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Learning barriers which lead into emotional turmoil/trauma</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Teacher referral system</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2024379142"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="383177" y="2194560"/>
+            <a:ext cx="11123023" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:t>Our Aims for the evening</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Raise your awareness of the current climate for children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Support your understanding of mental health and children’s wellbeing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>National and local picture of online crime and exploitation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Gain a perspective of children’s current online activity/social media use</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Be prepared for what lies ahead and how you can arm yourselves and them</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2694773826"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2772508" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Advice for parents</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1125414" y="1293028"/>
+            <a:ext cx="10380785" cy="4925658"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Listen to your child- don’t dismiss what their concerns are</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let your child know that they can always talk to you</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Remember that your child is unique so help them not to compare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Recognise the negatives of a situation/event, but balance out with some positives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>1:1 time (even 5-10 mins) is just so important</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>If you have a concern it is there for a reason</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let your child know that it’s ok to have a bad day/week</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Don’t be afraid to ask for help- school or GP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Don’t tell your child everything- they don’t need to know and don’t have the capacity to process adult information and issues</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>If your family is separated don’t dis-respect the other parent, even though you may be tempted!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>If you definitely know a change will happen let the school know and also think carefully about how this will be shared with the child.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Fresh air, exercise and laughter together can make any situation feel a bit better!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1820096395"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>Pcso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> Alex Baldwin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="https://www.police.uk/hampshire/1NW01/team/pcso-alex-baldwin/photo/?full"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7024703" y="2057401"/>
+            <a:ext cx="3222594" cy="4024313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
           <a:extLst>
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EB499D5-ECC0-4C13-937A-0579C45D2E00}"/>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
             </a:ext>
           </a:extLst>
-        </xdr:cNvPr>
-[...158 lines deleted...]
-</xdr:wsDr>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect r="47628"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1889307" y="2188144"/>
+            <a:ext cx="3356947" cy="3219385"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3072555601"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2834640" y="-62942"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>National statistics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="17133" t="63321" r="39782" b="6863"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423375" y="1661746"/>
+            <a:ext cx="11531382" cy="4609745"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2131587531"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2834640" y="-62942"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>National statistics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="17284" t="18070" r="39747" b="61534"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="359403" y="1521069"/>
+            <a:ext cx="11320257" cy="3614349"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1483294540"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2834640" y="-62942"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>National statistics </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="17116" t="59808" r="39915" b="5286"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="446333" y="1476892"/>
+            <a:ext cx="11380872" cy="4822308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3402961092"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Personal accounts </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>It does happen in Ringwood and Hampshire and it has happened to Poulner children and their families.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3567916821"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="164009"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Advice for parents</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1653310"/>
+            <a:ext cx="10820400" cy="4565376"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Talk to your children about the sites they are using and who they are linked in with. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Do your own research into icons on their technology and what age restrictions are set to these and why.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Set clear boundaries together and be open about the need for you to be able to check what they are doing and writing.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Set guidelines about chatrooms and the need to personally know the ‘friends’ they link in.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Children’s phones and IT devices stored out of the their bedroom.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let your child know that they can tell you anything, and that if they feel scared or worried that they absolutely can tell you- no judgements.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Help them to understand that once its been written or shared it is out there permanently.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Friends and followers to your child’s profile could be anyone, any age, any intention- it’s not a popularity contest- agree on real friends only.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="776048653"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Our school findings</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>We asked Poulner children some of the following questions…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Have you ever accepted a friend request from someone you do not know?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Has anyone ever been mean or unkind to you on-line?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9933"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do you ever see things that make you feel uncomfortable?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508950091"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E75263A-7122-48B1-ABD4-83F15AB07B2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2048608" y="1773381"/>
+            <a:ext cx="5338175" cy="4442781"/>
+            <a:chOff x="1391186" y="298353"/>
+            <a:chExt cx="3676650" cy="2743200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:graphicFrame>
+          <p:nvGraphicFramePr>
+            <p:cNvPr id="5" name="Chart 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B519BCE-CA4D-4CCD-9C7E-420E8F82F267}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </p:cNvGraphicFramePr>
+            <p:nvPr>
+              <p:extLst>
+                <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                  <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925408143"/>
+                </p:ext>
+              </p:extLst>
+            </p:nvPr>
+          </p:nvGraphicFramePr>
+          <p:xfrm>
+            <a:off x="1391186" y="298353"/>
+            <a:ext cx="3676650" cy="2743200"/>
+          </p:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+            </a:graphicData>
+          </a:graphic>
+        </p:graphicFrame>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="TextBox 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8413BD8C-DD1D-4E47-AAAD-796FA382631A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3731533" y="2663306"/>
+              <a:ext cx="1336303" cy="378247"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" dirty="0"/>
+                <a:t>All years</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7169A6A9-57E4-4DA7-B954-2F549E88818F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3701474" y="499992"/>
+            <a:ext cx="9127836" cy="1182688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0"/>
+              <a:t>Percentage of students on-line </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4000" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>&amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" dirty="0"/>
+              <a:t>what they are playing / using</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1635356144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Chart 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE1200B3-02A8-4D02-9B11-03272F52FF8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188114645"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="678007" y="410153"/>
+          <a:ext cx="10723418" cy="6114472"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082432373"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3165566" y="73152"/>
+            <a:ext cx="8610600" cy="710619"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>The current climate</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1541417" y="1219201"/>
+            <a:ext cx="5000897" cy="600891"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Let’s start with the hard truths…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Diagram 4"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3145327860"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="818607" y="1402080"/>
+          <a:ext cx="10474960" cy="5016137"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="16108756"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514496B8-E8F1-42EB-A5BE-E33046D8B0A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>How long on average do you spend online?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Chart 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB6DBF52-9422-4597-B930-C20B493B609A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247666629"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="754743" y="2386939"/>
+          <a:ext cx="6446157" cy="3921537"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D2AE07A-89B3-4989-A3D0-183D88A237DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7536873" y="2153492"/>
+            <a:ext cx="4064000" cy="4154984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>It can be challenging for parents and carers to know whether children are spending too much time on their devices. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>It’s even more of a challenge to know whether a child is addicted to the internet and social media. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4119431200"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Chart 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E992BE57-9A5C-4088-A2C5-8565F3B60C44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2368107854"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="438150" y="1334085"/>
+          <a:ext cx="7191085" cy="5352465"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95EBDEC9-1C6A-4C13-8DE0-85DA0EB24A56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8353135" y="1907020"/>
+            <a:ext cx="3617647" cy="3477875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>Have you ever accepted a friend request from someone you don't </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>know? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>39%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t> have</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>Has anyone been mean or unkind to you on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>line? </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>65% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>have</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>Do you ever see things that make you feel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>uncomfortable?– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0"/>
+              <a:t>31% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0"/>
+              <a:t>have</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB9FA147-1D28-49D8-B3D4-F700C224B249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4994030" y="365126"/>
+            <a:ext cx="6359769" cy="909342"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>Emotions – When </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>online </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>online</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1280236314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Chart 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E7B364-883E-45C8-B5B7-0B527F24A6F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="943303014"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="428625" y="1457911"/>
+          <a:ext cx="7553325" cy="5161964"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E819037-79D4-4BDA-806B-73FB55B68092}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8582025" y="1457910"/>
+            <a:ext cx="3352800" cy="3170099"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Grooming - when someone befriends and builds an emotional connection with a child to gain their trust for the purposes of sexual abuse or exploitation. This can take place over varying periods of time – from a few days to several years. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB9FA147-1D28-49D8-B3D4-F700C224B249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5753100" y="365126"/>
+            <a:ext cx="5600699" cy="909342"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>Emotions – When </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>online </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>online</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258676983"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="13" name="Chart 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CFBCE43-EF4A-47BC-B68A-321A003A3ECD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="476979083"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="0" y="2143125"/>
+          <a:ext cx="5805716" cy="4266669"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Chart 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF3D39C-3FFD-4ECA-B549-4FAE5B598225}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1894032244"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="6435820" y="1890743"/>
+          <a:ext cx="5508529" cy="4519051"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DED90FF0-769B-49BF-AC0B-66954BB86A9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="201938" y="1372509"/>
+            <a:ext cx="4841779" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do you play/go on-line before going to bed?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB90FAF-F4CE-464F-A9F4-2922E889B4D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6940646" y="1490633"/>
+            <a:ext cx="4792241" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Do you have difficulty sleeping?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2E201B-E843-4E1F-947C-6A51646F1E1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6819900" y="46946"/>
+            <a:ext cx="4533900" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="6000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>Online </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>activity </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0" smtClean="0"/>
+              <a:t>affecting </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4400" dirty="0"/>
+              <a:t>Sleep</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2554314196"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70B35BA2-0A77-44E1-9D80-20361AC50AB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>What do we do in school to educate children?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18DD649F-BB4B-4215-9A2D-A155083BC9DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2194560"/>
+            <a:ext cx="10820400" cy="4329332"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Educate the children about staying safe on-line in IT lessons </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>– SMART (Safety, Meeting, Accepting, Reliable, Tell)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>PSHE lessons </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>thinkuknow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>– website </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.thinkuknow.co.uk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>No mobile phones in school during the day</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Spend time with them to unpick what went wrong when they do not use social media wisely</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Promote fresh air, community events and hobbies/extra curricular clubs for free!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Run community events for the children and families to encourage more real life social interactions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013585704"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D76C84-C88A-43E7-B417-7BF9DBFCFEDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3515179" y="250366"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>What can </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>you </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>do as parents?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99944BA8-AEDF-4038-91EE-A409A7ADBE63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838199" y="1509484"/>
+            <a:ext cx="6485792" cy="4645131"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Talk to our children about the dangers of being online</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t> Listen to our children</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Talk to them about the relationships they have </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t>online</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Lead by example – removing devices at meal times</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Not allowing children to take devices to bed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Limit screen time – put time limits </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t>on and stick to them!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Set passwords to control what children watch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Link the children's devices to your phone or e-mail</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Encourage other activities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0"/>
+              <a:t>Set the privacy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t>settings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t>Buy them an old block phone- not a smart phone!!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t>Stick together as parents so that they cannot say that you are the only one!  Set a parent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" err="1" smtClean="0"/>
+              <a:t>whatsApp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" dirty="0" smtClean="0"/>
+              <a:t> group!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DADDC27D-B7B1-490C-8B2F-BD9EC9787F6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7649029" y="5272703"/>
+            <a:ext cx="2801257" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>National On-line  Safety</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E2DB2D-C20C-4045-8EEF-29DD0B4A4B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6230256" y="1455057"/>
+            <a:ext cx="5123544" cy="3947885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1F19C2-7379-4961-B8E9-F92C74161DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7323991" y="1531809"/>
+            <a:ext cx="4789437" cy="2634340"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Be aware of the warning signs </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Secretive behaviour</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Using their phones late at night </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Problems sleeping or eating </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>No interest in any other recreational activities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Anxious</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Depressed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1790359723"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="175943" y="1392502"/>
+            <a:ext cx="9448800" cy="1825096"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Secondary E-Safety Smart</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1819275" y="3666077"/>
+            <a:ext cx="9448800" cy="685800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Clare Adams</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" smtClean="0"/>
+              <a:t>Deputy Headteacher/Designated Safeguarding Lead/IT &amp; Computing Teacher</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="76416" t="20000" r="13825" b="67229"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9624743" y="544781"/>
+            <a:ext cx="2391313" cy="1760269"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970334630"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5524499" y="192873"/>
+            <a:ext cx="5991225" cy="931077"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>If you are using Apple</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2257425" y="1123950"/>
+            <a:ext cx="8324850" cy="5935129"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1151433554"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-152400" y="5860248"/>
+            <a:ext cx="11982450" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0" smtClean="0"/>
+              <a:t>www.o2.co.uk/help/nspcc/child-protection</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2447925" y="0"/>
+            <a:ext cx="7849038" cy="5995697"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508768091"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3390900" y="326223"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Most apps you need to be 13 or over to download</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1825624"/>
+            <a:ext cx="5753100" cy="4909667"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400050" y="1134662"/>
+            <a:ext cx="4924425" cy="5480773"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1375849545"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>So what are the benefits of growing up in today’s society?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4" descr="Explainer: when should children start to think about their ..."/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1985990" y="1910720"/>
+            <a:ext cx="7758902" cy="5052578"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1430869513"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1971675" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="6000" dirty="0" smtClean="0"/>
+              <a:t>Top Tips</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="6000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1184910"/>
+            <a:ext cx="10820400" cy="4024125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>Start discussing online safety at an early age</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘If you wouldn’t do it face to face - Don’t do it online</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Teach them to beware of strangers bearing gifts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Once you’ve written something you can’t delete it</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Never, under any circumstances, browse unaccompanied</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Become friends and contacts in your child’s social media</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Just apply standards you adopt offline to the online world</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0"/>
+              <a:t>‘Anything that is put online should assumed to be permanent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>’</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>‘Learn about something yourself if you don’t know</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>’ Ignorance is no excuse </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2537503735"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Once you’ve seen it… </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>you can’t </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>unsee</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> it</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Letting your child use your phone when adult messages come through can be a problem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>Older siblings can expose younger children to content that isn’t appropriate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>YouTube Safety = YouTube Kids</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>Has your child ever said something, and you've wondered where they picked it up? With child-friendly apps like YouTube Kids, you can make sure their influences are the right ones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1471741127"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2705100" y="183348"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>What do we see at Secondary?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Life changing issues caused by the sharing of sexually explicit images – Sexting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Inappropriate messages sent to groups about suicide – KMS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Police involvement when videos are taken and then shared</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1711808511"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3276600" y="269073"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Where can I find some of the resources you’ve talked about?                                                                                               </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="17515" t="16103" r="11611" b="4596"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="161925" y="1365088"/>
+            <a:ext cx="8258175" cy="5197637"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="23684" t="19591" r="38651" b="16666"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7343775" y="1771650"/>
+            <a:ext cx="4842720" cy="4610100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="487113812"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3581400" y="307173"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Final thoughts, to summarise</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="j150BqInjnY"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <a:videoFile r:link="rId1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="971550" y="1322785"/>
+            <a:ext cx="9163049" cy="5154215"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1000914299"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Any questions?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>We hope you’ve found the evening useful and we are here to help you through this unknown time!  We’re in it together!</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="53927116"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Benefits &amp; dangers</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The Internet is a powerful force for good. It serves humanity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, spreads </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ideas and enhances freedom and opportunity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>across the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>world. Combined with new technologies, such as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>artificial intelligence </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(AI), it is set to change society perhaps more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>than any </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>previous technological revolution – connecting people</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, making </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>us more productive, and raising living standards</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>However, alongside these new opportunities come </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>new challenges </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>and risks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Green Paper 2018</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Every aspect of society is concerned though about the risks and challenges.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="967677290"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3581400" y="67688"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let’s talk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>ofcom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> statistics…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="12629" t="15813" r="13361" b="7149"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1360716"/>
+            <a:ext cx="8995954" cy="5267368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2838994" y="3030583"/>
+            <a:ext cx="742406" cy="296091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7354389" y="2899954"/>
+            <a:ext cx="742406" cy="296091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3361855068"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3581400" y="67688"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let’s talk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>ofcom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> statistics…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="12629" t="15813" r="13361" b="7149"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1360716"/>
+            <a:ext cx="8995954" cy="5267368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1423433796"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3581400" y="67688"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>Let’s talk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1" smtClean="0"/>
+              <a:t>ofcom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t> statistics…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="11731" t="14159" r="13010" b="7995"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2037805" y="1254352"/>
+            <a:ext cx="9100457" cy="5294811"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2416310584"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3034937" y="0"/>
+            <a:ext cx="8610600" cy="1293028"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:t>How times are changing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="12998" t="19708" r="11900" b="11043"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1053738" y="1020307"/>
+            <a:ext cx="11138262" cy="5776733"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="333436603"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="POINTS" val="1"/>
+  <p:tag name="TIME" val="15"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Vapor Trail">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Vapor Trail">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="454545"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="DADADA"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C4220D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EB7712"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="ECBD31"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="92CE4A"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="50CFB4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="0D8EC5"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="EA5A0C"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="F09D3A"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Vapor Trail">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Vapor Trail">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="69000"/>
+                <a:alpha val="100000"/>
+                <a:satMod val="109000"/>
+                <a:lumMod val="110000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="52000">
+              <a:schemeClr val="phClr">
+                <a:tint val="74000"/>
+                <a:satMod val="100000"/>
+                <a:lumMod val="104000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="78000"/>
+                <a:satMod val="100000"/>
+                <a:lumMod val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="96000"/>
+                <a:satMod val="100000"/>
+                <a:lumMod val="104000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="78000">
+              <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t"/>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="25400" h="12700"/>
+          </a:sp3d>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="48000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t"/>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="50800" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:satMod val="150000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:satMod val="130000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Vapor Trail" id="{4FDF2955-7D9C-493C-B9F9-C205151B46CD}" vid="{FE1EB5C7-81A8-4CBA-AE6E-B3BF73DC3895}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6124,1996 +27172,393 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1930 lines deleted...]
-</worksheet>
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <Template>TM04033937[[fn=Vapor Trail]]</Template>
+  <TotalTime></TotalTime>
+  <Words>2457</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>252</Paragraphs>
+  <Slides>45</Slides>
+  <Notes>12</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet2</vt:lpstr>
+    <vt:vector size="49" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Vapor Trail</vt:lpstr>
+      <vt:lpstr>Wellbeing  in the 21st century</vt:lpstr>
+      <vt:lpstr>Welcome</vt:lpstr>
+      <vt:lpstr>The current climate</vt:lpstr>
+      <vt:lpstr>So what are the benefits of growing up in today’s society?</vt:lpstr>
+      <vt:lpstr>Benefits &amp; dangers</vt:lpstr>
+      <vt:lpstr>Let’s talk ofcom statistics…</vt:lpstr>
+      <vt:lpstr>Let’s talk ofcom statistics…</vt:lpstr>
+      <vt:lpstr>Let’s talk ofcom statistics…</vt:lpstr>
+      <vt:lpstr>How times are changing</vt:lpstr>
+      <vt:lpstr>Online time</vt:lpstr>
+      <vt:lpstr>The current climate</vt:lpstr>
+      <vt:lpstr>NSPCC statistics</vt:lpstr>
+      <vt:lpstr>What Do we see in school?</vt:lpstr>
+      <vt:lpstr>Cyberbullying-  whose responsibility?</vt:lpstr>
+      <vt:lpstr>One of our biggest worries- anxiety</vt:lpstr>
+      <vt:lpstr>Mental health  &amp; wellbeing</vt:lpstr>
+      <vt:lpstr>Barbara Johnson &amp; abbie page</vt:lpstr>
+      <vt:lpstr>What we see and how we support mental health &amp; anxiety</vt:lpstr>
+      <vt:lpstr>What we see and how we support mental health &amp; anxiety</vt:lpstr>
+      <vt:lpstr>Advice for parents</vt:lpstr>
+      <vt:lpstr>Pcso Alex Baldwin</vt:lpstr>
+      <vt:lpstr>National statistics </vt:lpstr>
+      <vt:lpstr>National statistics </vt:lpstr>
+      <vt:lpstr>National statistics </vt:lpstr>
+      <vt:lpstr>Personal accounts </vt:lpstr>
+      <vt:lpstr>Advice for parents</vt:lpstr>
+      <vt:lpstr>Our school findings</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>How long on average do you spend online?</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>What do we do in school to educate children?</vt:lpstr>
+      <vt:lpstr>What can you do as parents?</vt:lpstr>
+      <vt:lpstr>Secondary E-Safety Smart</vt:lpstr>
+      <vt:lpstr>If you are using Apple</vt:lpstr>
+      <vt:lpstr>www.o2.co.uk/help/nspcc/child-protection</vt:lpstr>
+      <vt:lpstr>Most apps you need to be 13 or over to download</vt:lpstr>
+      <vt:lpstr>Top Tips</vt:lpstr>
+      <vt:lpstr>Once you’ve seen it…  you can’t unsee it</vt:lpstr>
+      <vt:lpstr>What do we see at Secondary?</vt:lpstr>
+      <vt:lpstr>Where can I find some of the resources you’ve talked about?                                                                                               </vt:lpstr>
+      <vt:lpstr>Final thoughts, to summarise</vt:lpstr>
+      <vt:lpstr>Any questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ksteele</dc:creator>
+  <dc:title>Wellbeing  in the 21st century</dc:title>
+  <dc:creator>poulner local account</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>